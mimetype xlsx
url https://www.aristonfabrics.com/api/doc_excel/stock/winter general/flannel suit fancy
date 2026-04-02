--- v0 (2025-12-14)
+++ v1 (2026-04-02)
@@ -686,51 +686,51 @@
   <si>
     <t>P248</t>
   </si>
   <si>
     <t>76%WO 14%SE 10%LI</t>
   </si>
   <si>
     <t>P249</t>
   </si>
   <si>
     <t>515 gr</t>
   </si>
   <si>
     <t>P251</t>
   </si>
   <si>
     <t>45%WO 43%CO 12%PA</t>
   </si>
   <si>
     <t>P266</t>
   </si>
   <si>
     <t>325 gr</t>
   </si>
   <si>
-    <t>68WO 25WP 6PA 1EA</t>
+    <t>68%WO 25%WP 6%PA 1%EA</t>
   </si>
   <si>
     <t>P267</t>
   </si>
   <si>
     <t>70%WO 20%WP 9%PA 1%EA</t>
   </si>
   <si>
     <t>P269</t>
   </si>
   <si>
     <t>59%WP 26%WO 15%PA</t>
   </si>
   <si>
     <t>P270</t>
   </si>
   <si>
     <t>58%WP 27%WV 15%PA</t>
   </si>
   <si>
     <t>P272</t>
   </si>
   <si>
     <t>98%WO 2%WS</t>
   </si>
@@ -1240,97 +1240,97 @@
       </c>
       <c r="C6">
         <v>4.7</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
         <v>12</v>
       </c>
       <c r="C7">
-        <v>20.4</v>
+        <v>17.3</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>13</v>
       </c>
       <c r="C8">
-        <v>17.35</v>
+        <v>14.8</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9">
         <v>36</v>
       </c>
       <c r="C9">
-        <v>16.35</v>
+        <v>14.6</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
         <v>42</v>
       </c>
       <c r="C10">
         <v>2.35</v>
       </c>
       <c r="D10" t="s">
@@ -1700,120 +1700,120 @@
       </c>
       <c r="C26">
         <v>11.6</v>
       </c>
       <c r="D26" t="s">
         <v>38</v>
       </c>
       <c r="E26" t="s">
         <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27">
         <v>10</v>
       </c>
       <c r="C27">
-        <v>3.8</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>41</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
         <v>12</v>
       </c>
       <c r="C28">
-        <v>9.35</v>
+        <v>6.55</v>
       </c>
       <c r="D28" t="s">
         <v>41</v>
       </c>
       <c r="E28" t="s">
         <v>42</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
         <v>13</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>41</v>
       </c>
       <c r="E29" t="s">
         <v>42</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
         <v>2</v>
       </c>
       <c r="C30">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D30" t="s">
         <v>41</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31">
         <v>6</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
@@ -3149,143 +3149,143 @@
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89" t="s">
         <v>82</v>
       </c>
       <c r="E89" t="s">
         <v>68</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>114</v>
       </c>
       <c r="B90">
         <v>6</v>
       </c>
       <c r="C90">
-        <v>17.9</v>
+        <v>14.8</v>
       </c>
       <c r="D90" t="s">
         <v>82</v>
       </c>
       <c r="E90" t="s">
         <v>68</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>115</v>
       </c>
       <c r="B91">
         <v>1</v>
       </c>
       <c r="C91">
         <v>6.45</v>
       </c>
       <c r="D91" t="s">
         <v>116</v>
       </c>
       <c r="E91" t="s">
         <v>117</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>115</v>
       </c>
       <c r="B92">
         <v>3</v>
       </c>
       <c r="C92">
-        <v>8.699999999999999</v>
+        <v>6.6</v>
       </c>
       <c r="D92" t="s">
         <v>116</v>
       </c>
       <c r="E92" t="s">
         <v>117</v>
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
       <c r="G92" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>118</v>
       </c>
       <c r="B93">
         <v>1</v>
       </c>
       <c r="C93">
         <v>18.6</v>
       </c>
       <c r="D93" t="s">
         <v>82</v>
       </c>
       <c r="E93" t="s">
         <v>119</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>120</v>
       </c>
       <c r="B94">
         <v>2</v>
       </c>
       <c r="C94">
-        <v>21.7</v>
+        <v>20.2</v>
       </c>
       <c r="D94" t="s">
         <v>88</v>
       </c>
       <c r="E94" t="s">
         <v>59</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
       <c r="G94" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>121</v>
       </c>
       <c r="B95">
         <v>3</v>
       </c>
       <c r="C95">
         <v>5</v>
       </c>
       <c r="D95" t="s">
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C97">
         <v>5.4</v>
       </c>
       <c r="D97" t="s">
         <v>125</v>
       </c>
       <c r="E97" t="s">
         <v>126</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>124</v>
       </c>
       <c r="B98">
         <v>2</v>
       </c>
       <c r="C98">
-        <v>13</v>
+        <v>9.5</v>
       </c>
       <c r="D98" t="s">
         <v>125</v>
       </c>
       <c r="E98" t="s">
         <v>126</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>127</v>
       </c>
       <c r="B99">
         <v>3</v>
       </c>
       <c r="C99">
         <v>0</v>
       </c>
       <c r="D99" t="s">
@@ -3816,51 +3816,51 @@
       </c>
       <c r="C118">
         <v>17.95</v>
       </c>
       <c r="D118" t="s">
         <v>131</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>152</v>
       </c>
       <c r="B119">
         <v>35</v>
       </c>
       <c r="C119">
-        <v>7.55</v>
+        <v>1.75</v>
       </c>
       <c r="D119" t="s">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>152</v>
       </c>
       <c r="B120">
         <v>49</v>
       </c>
       <c r="C120">
         <v>13.5</v>
       </c>
       <c r="D120" t="s">
@@ -3885,143 +3885,143 @@
       </c>
       <c r="C121">
         <v>9.15</v>
       </c>
       <c r="D121" t="s">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>10</v>
       </c>
       <c r="G121" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
         <v>152</v>
       </c>
       <c r="B122">
         <v>69</v>
       </c>
       <c r="C122">
-        <v>31.5</v>
+        <v>28</v>
       </c>
       <c r="D122" t="s">
         <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>10</v>
       </c>
       <c r="G122" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>152</v>
       </c>
       <c r="B123">
         <v>70</v>
       </c>
       <c r="C123">
-        <v>9.699999999999999</v>
+        <v>7.5</v>
       </c>
       <c r="D123" t="s">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
       <c r="G123" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>152</v>
       </c>
       <c r="B124">
         <v>71</v>
       </c>
       <c r="C124">
-        <v>7.65</v>
+        <v>5.15</v>
       </c>
       <c r="D124" t="s">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>152</v>
       </c>
       <c r="B125">
         <v>75</v>
       </c>
       <c r="C125">
-        <v>17.5</v>
+        <v>15.1</v>
       </c>
       <c r="D125" t="s">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>152</v>
       </c>
       <c r="B126">
         <v>76</v>
       </c>
       <c r="C126">
-        <v>5.35</v>
+        <v>0</v>
       </c>
       <c r="D126" t="s">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>153</v>
       </c>
       <c r="B127">
         <v>3</v>
       </c>
       <c r="C127">
         <v>14.7</v>
       </c>
       <c r="D127" t="s">
@@ -4069,51 +4069,51 @@
       </c>
       <c r="C129">
         <v>9.75</v>
       </c>
       <c r="D129" t="s">
         <v>79</v>
       </c>
       <c r="E129" t="s">
         <v>157</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>156</v>
       </c>
       <c r="B130">
         <v>10</v>
       </c>
       <c r="C130">
-        <v>9.449999999999999</v>
+        <v>6.35</v>
       </c>
       <c r="D130" t="s">
         <v>79</v>
       </c>
       <c r="E130" t="s">
         <v>157</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>156</v>
       </c>
       <c r="B131">
         <v>11</v>
       </c>
       <c r="C131">
         <v>27</v>
       </c>
       <c r="D131" t="s">
@@ -4207,51 +4207,51 @@
       </c>
       <c r="C135">
         <v>49.2</v>
       </c>
       <c r="D135" t="s">
         <v>79</v>
       </c>
       <c r="E135" t="s">
         <v>157</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>156</v>
       </c>
       <c r="B136">
         <v>18</v>
       </c>
       <c r="C136">
-        <v>23.78</v>
+        <v>16.78</v>
       </c>
       <c r="D136" t="s">
         <v>79</v>
       </c>
       <c r="E136" t="s">
         <v>157</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
         <v>156</v>
       </c>
       <c r="B137">
         <v>20</v>
       </c>
       <c r="C137">
         <v>6.55</v>
       </c>
       <c r="D137" t="s">
@@ -4368,51 +4368,51 @@
       </c>
       <c r="C142">
         <v>9.65</v>
       </c>
       <c r="D142" t="s">
         <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>161</v>
       </c>
       <c r="F142" t="s">
         <v>10</v>
       </c>
       <c r="G142" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>160</v>
       </c>
       <c r="B143">
         <v>8</v>
       </c>
       <c r="C143">
-        <v>24.2</v>
+        <v>22.2</v>
       </c>
       <c r="D143" t="s">
         <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>161</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
       <c r="G143" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
         <v>162</v>
       </c>
       <c r="B144">
         <v>2</v>
       </c>
       <c r="C144">
         <v>2.7</v>
       </c>
       <c r="D144" t="s">
@@ -4529,51 +4529,51 @@
       </c>
       <c r="C149">
         <v>3.7</v>
       </c>
       <c r="D149" t="s">
         <v>172</v>
       </c>
       <c r="E149" t="s">
         <v>173</v>
       </c>
       <c r="F149" t="s">
         <v>10</v>
       </c>
       <c r="G149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
         <v>171</v>
       </c>
       <c r="B150">
         <v>2</v>
       </c>
       <c r="C150">
-        <v>22.4</v>
+        <v>19.6</v>
       </c>
       <c r="D150" t="s">
         <v>172</v>
       </c>
       <c r="E150" t="s">
         <v>173</v>
       </c>
       <c r="F150" t="s">
         <v>10</v>
       </c>
       <c r="G150" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
         <v>174</v>
       </c>
       <c r="B151">
         <v>15</v>
       </c>
       <c r="C151">
         <v>3.3</v>
       </c>
       <c r="D151" t="s">
@@ -4644,51 +4644,51 @@
       </c>
       <c r="C154">
         <v>22.85</v>
       </c>
       <c r="D154" t="s">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>177</v>
       </c>
       <c r="F154" t="s">
         <v>10</v>
       </c>
       <c r="G154" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
         <v>176</v>
       </c>
       <c r="B155">
         <v>13</v>
       </c>
       <c r="C155">
-        <v>9.65</v>
+        <v>7.55</v>
       </c>
       <c r="D155" t="s">
         <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>177</v>
       </c>
       <c r="F155" t="s">
         <v>10</v>
       </c>
       <c r="G155" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>176</v>
       </c>
       <c r="B156">
         <v>16</v>
       </c>
       <c r="C156">
         <v>5.65</v>
       </c>
       <c r="D156" t="s">
@@ -4805,51 +4805,51 @@
       </c>
       <c r="C161">
         <v>25.1</v>
       </c>
       <c r="D161" t="s">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>177</v>
       </c>
       <c r="F161" t="s">
         <v>10</v>
       </c>
       <c r="G161" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
         <v>176</v>
       </c>
       <c r="B162">
         <v>22</v>
       </c>
       <c r="C162">
-        <v>22.05</v>
+        <v>15.45</v>
       </c>
       <c r="D162" t="s">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>177</v>
       </c>
       <c r="F162" t="s">
         <v>10</v>
       </c>
       <c r="G162" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
         <v>176</v>
       </c>
       <c r="B163">
         <v>4</v>
       </c>
       <c r="C163">
         <v>0</v>
       </c>
       <c r="D163" t="s">
@@ -4989,97 +4989,97 @@
       </c>
       <c r="C169">
         <v>12.05</v>
       </c>
       <c r="D169" t="s">
         <v>51</v>
       </c>
       <c r="E169" t="s">
         <v>181</v>
       </c>
       <c r="F169" t="s">
         <v>10</v>
       </c>
       <c r="G169" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>182</v>
       </c>
       <c r="B170">
         <v>3</v>
       </c>
       <c r="C170">
-        <v>9.449999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="D170" t="s">
         <v>128</v>
       </c>
       <c r="E170" t="s">
         <v>183</v>
       </c>
       <c r="F170" t="s">
         <v>10</v>
       </c>
       <c r="G170" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
         <v>184</v>
       </c>
       <c r="B171">
         <v>1</v>
       </c>
       <c r="C171">
-        <v>14.3</v>
+        <v>12.6</v>
       </c>
       <c r="D171" t="s">
         <v>142</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" t="s">
         <v>10</v>
       </c>
       <c r="G171" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
         <v>184</v>
       </c>
       <c r="B172">
         <v>5</v>
       </c>
       <c r="C172">
-        <v>20.7</v>
+        <v>17.75</v>
       </c>
       <c r="D172" t="s">
         <v>142</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" t="s">
         <v>10</v>
       </c>
       <c r="G172" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
         <v>184</v>
       </c>
       <c r="B173">
         <v>6</v>
       </c>
       <c r="C173">
         <v>31.5</v>
       </c>
       <c r="D173" t="s">
@@ -5196,51 +5196,51 @@
       </c>
       <c r="C178">
         <v>16.95</v>
       </c>
       <c r="D178" t="s">
         <v>34</v>
       </c>
       <c r="E178" t="s">
         <v>193</v>
       </c>
       <c r="F178" t="s">
         <v>10</v>
       </c>
       <c r="G178" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
         <v>192</v>
       </c>
       <c r="B179">
         <v>3</v>
       </c>
       <c r="C179">
-        <v>5.15</v>
+        <v>0</v>
       </c>
       <c r="D179" t="s">
         <v>34</v>
       </c>
       <c r="E179" t="s">
         <v>193</v>
       </c>
       <c r="F179" t="s">
         <v>10</v>
       </c>
       <c r="G179" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
         <v>192</v>
       </c>
       <c r="B180">
         <v>4</v>
       </c>
       <c r="C180">
         <v>17.05</v>
       </c>
       <c r="D180" t="s">
@@ -5311,51 +5311,51 @@
       </c>
       <c r="C183">
         <v>23.45</v>
       </c>
       <c r="D183" t="s">
         <v>34</v>
       </c>
       <c r="E183" t="s">
         <v>193</v>
       </c>
       <c r="F183" t="s">
         <v>10</v>
       </c>
       <c r="G183" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
         <v>196</v>
       </c>
       <c r="B184">
         <v>2</v>
       </c>
       <c r="C184">
-        <v>30.8</v>
+        <v>23.85</v>
       </c>
       <c r="D184" t="s">
         <v>34</v>
       </c>
       <c r="E184" t="s">
         <v>193</v>
       </c>
       <c r="F184" t="s">
         <v>10</v>
       </c>
       <c r="G184" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
         <v>196</v>
       </c>
       <c r="B185">
         <v>3</v>
       </c>
       <c r="C185">
         <v>17.38</v>
       </c>
       <c r="D185" t="s">
@@ -5656,97 +5656,97 @@
       </c>
       <c r="C198">
         <v>14.95</v>
       </c>
       <c r="D198" t="s">
         <v>58</v>
       </c>
       <c r="E198" t="s">
         <v>204</v>
       </c>
       <c r="F198" t="s">
         <v>10</v>
       </c>
       <c r="G198" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>203</v>
       </c>
       <c r="B199">
         <v>7</v>
       </c>
       <c r="C199">
-        <v>5.65</v>
+        <v>0</v>
       </c>
       <c r="D199" t="s">
         <v>58</v>
       </c>
       <c r="E199" t="s">
         <v>204</v>
       </c>
       <c r="F199" t="s">
         <v>10</v>
       </c>
       <c r="G199" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
         <v>205</v>
       </c>
       <c r="B200">
         <v>2</v>
       </c>
       <c r="C200">
-        <v>15.77</v>
+        <v>13.52</v>
       </c>
       <c r="D200" t="s">
         <v>58</v>
       </c>
       <c r="E200" t="s">
         <v>206</v>
       </c>
       <c r="F200" t="s">
         <v>10</v>
       </c>
       <c r="G200" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
         <v>205</v>
       </c>
       <c r="B201">
         <v>3</v>
       </c>
       <c r="C201">
-        <v>27.85</v>
+        <v>23.1</v>
       </c>
       <c r="D201" t="s">
         <v>58</v>
       </c>
       <c r="E201" t="s">
         <v>206</v>
       </c>
       <c r="F201" t="s">
         <v>10</v>
       </c>
       <c r="G201" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
         <v>205</v>
       </c>
       <c r="B202">
         <v>5</v>
       </c>
       <c r="C202">
         <v>12.2</v>
       </c>
       <c r="D202" t="s">
@@ -5771,51 +5771,51 @@
       </c>
       <c r="C203">
         <v>27.2</v>
       </c>
       <c r="D203" t="s">
         <v>58</v>
       </c>
       <c r="E203" t="s">
         <v>206</v>
       </c>
       <c r="F203" t="s">
         <v>10</v>
       </c>
       <c r="G203" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
         <v>205</v>
       </c>
       <c r="B204">
         <v>8</v>
       </c>
       <c r="C204">
-        <v>17.3</v>
+        <v>12.55</v>
       </c>
       <c r="D204" t="s">
         <v>58</v>
       </c>
       <c r="E204" t="s">
         <v>206</v>
       </c>
       <c r="F204" t="s">
         <v>10</v>
       </c>
       <c r="G204" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
         <v>207</v>
       </c>
       <c r="B205">
         <v>1</v>
       </c>
       <c r="C205">
         <v>9.699999999999999</v>
       </c>
       <c r="D205" t="s">
@@ -5909,51 +5909,51 @@
       </c>
       <c r="C209">
         <v>41.2</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209" t="s">
         <v>210</v>
       </c>
       <c r="F209" t="s">
         <v>10</v>
       </c>
       <c r="G209" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
         <v>209</v>
       </c>
       <c r="B210">
         <v>2</v>
       </c>
       <c r="C210">
-        <v>29.4</v>
+        <v>27.1</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
       <c r="E210" t="s">
         <v>210</v>
       </c>
       <c r="F210" t="s">
         <v>10</v>
       </c>
       <c r="G210" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
         <v>209</v>
       </c>
       <c r="B211">
         <v>3</v>
       </c>
       <c r="C211">
         <v>42.7</v>
       </c>
       <c r="D211" t="s">
@@ -6024,258 +6024,258 @@
       </c>
       <c r="C214">
         <v>50</v>
       </c>
       <c r="D214" t="s">
         <v>212</v>
       </c>
       <c r="E214" t="s">
         <v>213</v>
       </c>
       <c r="F214" t="s">
         <v>10</v>
       </c>
       <c r="G214" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
         <v>214</v>
       </c>
       <c r="B215">
         <v>3</v>
       </c>
       <c r="C215">
-        <v>23.54</v>
+        <v>21.34</v>
       </c>
       <c r="D215" t="s">
         <v>131</v>
       </c>
       <c r="E215" t="s">
         <v>215</v>
       </c>
       <c r="F215" t="s">
         <v>10</v>
       </c>
       <c r="G215" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
         <v>216</v>
       </c>
       <c r="B216">
         <v>5</v>
       </c>
       <c r="C216">
-        <v>21.75</v>
+        <v>20</v>
       </c>
       <c r="D216" t="s">
         <v>21</v>
       </c>
       <c r="E216" t="s">
         <v>217</v>
       </c>
       <c r="F216" t="s">
         <v>10</v>
       </c>
       <c r="G216" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
         <v>216</v>
       </c>
       <c r="B217">
         <v>8</v>
       </c>
       <c r="C217">
         <v>6.7</v>
       </c>
       <c r="D217" t="s">
         <v>21</v>
       </c>
       <c r="E217" t="s">
         <v>217</v>
       </c>
       <c r="F217" t="s">
         <v>10</v>
       </c>
       <c r="G217" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
         <v>216</v>
       </c>
       <c r="B218">
         <v>9</v>
       </c>
       <c r="C218">
-        <v>20.45</v>
+        <v>15.85</v>
       </c>
       <c r="D218" t="s">
         <v>21</v>
       </c>
       <c r="E218" t="s">
         <v>217</v>
       </c>
       <c r="F218" t="s">
         <v>10</v>
       </c>
       <c r="G218" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
         <v>218</v>
       </c>
       <c r="B219">
         <v>1</v>
       </c>
       <c r="C219">
         <v>17.05</v>
       </c>
       <c r="D219" t="s">
         <v>219</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219" t="s">
         <v>10</v>
       </c>
       <c r="G219" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
         <v>218</v>
       </c>
       <c r="B220">
         <v>10</v>
       </c>
       <c r="C220">
-        <v>8</v>
+        <v>38.1</v>
       </c>
       <c r="D220" t="s">
         <v>219</v>
       </c>
       <c r="E220" t="s">
         <v>9</v>
       </c>
       <c r="F220" t="s">
         <v>10</v>
       </c>
       <c r="G220" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
         <v>218</v>
       </c>
       <c r="B221">
         <v>2</v>
       </c>
       <c r="C221">
         <v>39</v>
       </c>
       <c r="D221" t="s">
         <v>219</v>
       </c>
       <c r="E221" t="s">
         <v>9</v>
       </c>
       <c r="F221" t="s">
         <v>10</v>
       </c>
       <c r="G221" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
         <v>218</v>
       </c>
       <c r="B222">
         <v>3</v>
       </c>
       <c r="C222">
-        <v>28.65</v>
+        <v>26.65</v>
       </c>
       <c r="D222" t="s">
         <v>219</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" t="s">
         <v>10</v>
       </c>
       <c r="G222" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
         <v>218</v>
       </c>
       <c r="B223">
         <v>4</v>
       </c>
       <c r="C223">
         <v>33.3</v>
       </c>
       <c r="D223" t="s">
         <v>219</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" t="s">
         <v>10</v>
       </c>
       <c r="G223" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
         <v>218</v>
       </c>
       <c r="B224">
         <v>9</v>
       </c>
       <c r="C224">
-        <v>61.45</v>
+        <v>23.35</v>
       </c>
       <c r="D224" t="s">
         <v>219</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224" t="s">
         <v>10</v>
       </c>
       <c r="G224" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
         <v>220</v>
       </c>
       <c r="B225">
         <v>1</v>
       </c>
       <c r="C225">
         <v>1.3</v>
       </c>
       <c r="D225" t="s">
@@ -6392,281 +6392,281 @@
       </c>
       <c r="C230">
         <v>11.35</v>
       </c>
       <c r="D230" t="s">
         <v>223</v>
       </c>
       <c r="E230" t="s">
         <v>224</v>
       </c>
       <c r="F230" t="s">
         <v>10</v>
       </c>
       <c r="G230" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
         <v>222</v>
       </c>
       <c r="B231">
         <v>2</v>
       </c>
       <c r="C231">
-        <v>10.35</v>
+        <v>5.2</v>
       </c>
       <c r="D231" t="s">
         <v>223</v>
       </c>
       <c r="E231" t="s">
         <v>224</v>
       </c>
       <c r="F231" t="s">
         <v>10</v>
       </c>
       <c r="G231" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
         <v>225</v>
       </c>
       <c r="B232">
         <v>3</v>
       </c>
       <c r="C232">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="D232" t="s">
         <v>58</v>
       </c>
       <c r="E232" t="s">
         <v>226</v>
       </c>
       <c r="F232" t="s">
         <v>10</v>
       </c>
       <c r="G232" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
         <v>225</v>
       </c>
       <c r="B233">
         <v>4</v>
       </c>
       <c r="C233">
-        <v>4.3</v>
+        <v>2.65</v>
       </c>
       <c r="D233" t="s">
         <v>58</v>
       </c>
       <c r="E233" t="s">
         <v>226</v>
       </c>
       <c r="F233" t="s">
         <v>10</v>
       </c>
       <c r="G233" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
         <v>225</v>
       </c>
       <c r="B234">
         <v>5</v>
       </c>
       <c r="C234">
-        <v>4.35</v>
+        <v>2.25</v>
       </c>
       <c r="D234" t="s">
         <v>58</v>
       </c>
       <c r="E234" t="s">
         <v>226</v>
       </c>
       <c r="F234" t="s">
         <v>10</v>
       </c>
       <c r="G234" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
         <v>227</v>
       </c>
       <c r="B235">
         <v>1</v>
       </c>
       <c r="C235">
-        <v>17.35</v>
+        <v>15.1</v>
       </c>
       <c r="D235" t="s">
         <v>21</v>
       </c>
       <c r="E235" t="s">
         <v>228</v>
       </c>
       <c r="F235" t="s">
         <v>10</v>
       </c>
       <c r="G235" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
         <v>229</v>
       </c>
       <c r="B236">
         <v>1</v>
       </c>
       <c r="C236">
-        <v>18.75</v>
+        <v>11.8</v>
       </c>
       <c r="D236" t="s">
         <v>24</v>
       </c>
       <c r="E236" t="s">
         <v>230</v>
       </c>
       <c r="F236" t="s">
         <v>10</v>
       </c>
       <c r="G236" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
         <v>231</v>
       </c>
       <c r="B237">
         <v>1</v>
       </c>
       <c r="C237">
-        <v>55.6</v>
+        <v>43.2</v>
       </c>
       <c r="D237" t="s">
         <v>128</v>
       </c>
       <c r="E237" t="s">
         <v>232</v>
       </c>
       <c r="F237" t="s">
         <v>10</v>
       </c>
       <c r="G237" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
         <v>231</v>
       </c>
       <c r="B238">
         <v>2</v>
       </c>
       <c r="C238">
-        <v>66.59999999999999</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="D238" t="s">
         <v>128</v>
       </c>
       <c r="E238" t="s">
         <v>232</v>
       </c>
       <c r="F238" t="s">
         <v>10</v>
       </c>
       <c r="G238" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
         <v>231</v>
       </c>
       <c r="B239">
         <v>3</v>
       </c>
       <c r="C239">
-        <v>44.48</v>
+        <v>34.28</v>
       </c>
       <c r="D239" t="s">
         <v>128</v>
       </c>
       <c r="E239" t="s">
         <v>232</v>
       </c>
       <c r="F239" t="s">
         <v>10</v>
       </c>
       <c r="G239" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
         <v>231</v>
       </c>
       <c r="B240">
         <v>4</v>
       </c>
       <c r="C240">
-        <v>39</v>
+        <v>35.5</v>
       </c>
       <c r="D240" t="s">
         <v>128</v>
       </c>
       <c r="E240" t="s">
         <v>232</v>
       </c>
       <c r="F240" t="s">
         <v>10</v>
       </c>
       <c r="G240" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
         <v>233</v>
       </c>
       <c r="B241">
         <v>1</v>
       </c>
       <c r="C241">
-        <v>4.3</v>
+        <v>1.65</v>
       </c>
       <c r="D241" t="s">
         <v>24</v>
       </c>
       <c r="E241" t="s">
         <v>234</v>
       </c>
       <c r="F241" t="s">
         <v>10</v>
       </c>
       <c r="G241" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
         <v>233</v>
       </c>
       <c r="B242">
         <v>2</v>
       </c>
       <c r="C242">
         <v>65.90000000000001</v>
       </c>
       <c r="D242" t="s">
@@ -6714,74 +6714,74 @@
       </c>
       <c r="C244">
         <v>32.84</v>
       </c>
       <c r="D244" t="s">
         <v>24</v>
       </c>
       <c r="E244" t="s">
         <v>234</v>
       </c>
       <c r="F244" t="s">
         <v>10</v>
       </c>
       <c r="G244" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
         <v>233</v>
       </c>
       <c r="B245">
         <v>7</v>
       </c>
       <c r="C245">
-        <v>10</v>
+        <v>7.75</v>
       </c>
       <c r="D245" t="s">
         <v>24</v>
       </c>
       <c r="E245" t="s">
         <v>234</v>
       </c>
       <c r="F245" t="s">
         <v>10</v>
       </c>
       <c r="G245" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
         <v>233</v>
       </c>
       <c r="B246">
         <v>8</v>
       </c>
       <c r="C246">
-        <v>11.2</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="D246" t="s">
         <v>24</v>
       </c>
       <c r="E246" t="s">
         <v>234</v>
       </c>
       <c r="F246" t="s">
         <v>10</v>
       </c>
       <c r="G246" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>